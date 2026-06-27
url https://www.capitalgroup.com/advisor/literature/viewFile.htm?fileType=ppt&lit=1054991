--- v0 (2025-12-05)
+++ v1 (2026-06-27)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -45,71 +45,71 @@
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId5"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId18"/>
+    <p:notesMasterId r:id="rId17"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId19"/>
+    <p:handoutMasterId r:id="rId18"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="295" r:id="rId6"/>
-[...10 lines deleted...]
-    <p:sldId id="308" r:id="rId17"/>
+    <p:sldId id="295" r:id="rId5"/>
+    <p:sldId id="296" r:id="rId6"/>
+    <p:sldId id="297" r:id="rId7"/>
+    <p:sldId id="299" r:id="rId8"/>
+    <p:sldId id="320" r:id="rId9"/>
+    <p:sldId id="301" r:id="rId10"/>
+    <p:sldId id="318" r:id="rId11"/>
+    <p:sldId id="304" r:id="rId12"/>
+    <p:sldId id="256" r:id="rId13"/>
+    <p:sldId id="306" r:id="rId14"/>
+    <p:sldId id="313" r:id="rId15"/>
+    <p:sldId id="308" r:id="rId16"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="7315200" cy="9601200"/>
   <p:defaultTextStyle>
     <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClrTx/>
       <a:buSzTx/>
       <a:buFontTx/>
       <a:buNone/>
       <a:tabLst/>
       <a:defRPr kumimoji="0" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:solidFill>
           <a:srgbClr val="000000"/>
@@ -370,99 +370,99 @@
       </a:spcAft>
       <a:buClrTx/>
       <a:buSzTx/>
       <a:buFontTx/>
       <a:buNone/>
       <a:tabLst/>
       <a:defRPr kumimoji="0" sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:effectLst/>
         <a:uFillTx/>
         <a:latin typeface="Avenir Next LT Com Regular"/>
         <a:ea typeface="Avenir Next LT Com Regular"/>
         <a:cs typeface="Avenir Next LT Com Regular"/>
         <a:sym typeface="Avenir Next LT Com Regular"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
+        <p15:guide id="1" orient="horz" pos="2112" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr>
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="000000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="841574"/>
+    <a:srgbClr val="F2F2F2"/>
+    <a:srgbClr val="FFFFFF"/>
+    <a:srgbClr val="083469"/>
+    <a:srgbClr val="0068AE"/>
+    <a:srgbClr val="C5EEFF"/>
+    <a:srgbClr val="FF0000"/>
     <a:srgbClr val="000000"/>
     <a:srgbClr val="40B086"/>
     <a:srgbClr val="00539F"/>
-    <a:srgbClr val="B42573"/>
-[...5 lines deleted...]
-    <a:srgbClr val="5AC6CC"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5940675A-B579-460E-94D1-54222C63F5DA}">
   <a:tblStyle styleId="{8F44A2F1-9E1F-4B54-A3A2-5F16C0AD49E2}" styleName="">
     <a:tblBg/>
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Avenir Next LT Com Regular"/>
           <a:ea typeface="Avenir Next LT Com Regular"/>
           <a:cs typeface="Avenir Next LT Com Regular"/>
@@ -2605,113 +2605,113 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="6314" autoAdjust="0"/>
-    <p:restoredTop sz="77171" autoAdjust="0"/>
+    <p:restoredLeft sz="11925" autoAdjust="0"/>
+    <p:restoredTop sz="92835" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr>
         <p:scale>
-          <a:sx n="60" d="100"/>
-          <a:sy n="60" d="100"/>
+          <a:sx n="29" d="100"/>
+          <a:sy n="29" d="100"/>
         </p:scale>
-        <p:origin x="1244" y="-52"/>
+        <p:origin x="2156" y="508"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide orient="horz" pos="2160"/>
+        <p:guide orient="horz" pos="2112"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
-      <p:origin x="0" y="0"/>
+      <p:origin x="0" y="-4732"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="54" d="100"/>
-          <a:sy n="54" d="100"/>
+          <a:sx n="39" d="100"/>
+          <a:sy n="39" d="100"/>
         </p:scale>
-        <p:origin x="1656" y="64"/>
+        <p:origin x="2824" y="52"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3030,97 +3030,97 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Footer Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="192807" y="9119475"/>
             <a:ext cx="3169920" cy="481727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96663" tIns="48332" rIns="96663" bIns="48332" rtlCol="0" anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="800">
-                <a:latin typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>© Capital Group. All rights reserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3950782" y="9119475"/>
             <a:ext cx="3169920" cy="481727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96663" tIns="48332" rIns="96663" bIns="48332" rtlCol="0" anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
-                <a:latin typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{313BF4A9-858F-4D59-9EF7-6963AF44619B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312116" y="265523"/>
             <a:ext cx="6808585" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
@@ -3152,51 +3152,51 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1700" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Why a target date fund can be a smart choice</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Line 9"/>
           <p:cNvSpPr>
             <a:spLocks noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="313267" y="3452098"/>
             <a:ext cx="6700724" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
@@ -3209,51 +3209,53 @@
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:noFill/>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="97437" tIns="48718" rIns="97437" bIns="48718"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 10">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="208744" y="492033"/>
             <a:ext cx="3383280" cy="303053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -3389,187 +3391,119 @@
             <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="962025" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="l" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1300" b="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Slide</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:fld id="{B44EDDEE-EE1D-49B5-A8DD-42474B6EA45C}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1300" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:pPr algn="l" eaLnBrk="1" hangingPunct="1">
                 <a:defRPr/>
               </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1500" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2861976928"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf hdr="0" dt="0"/>
   <p:notesStyle>
     <a:lvl1pPr marL="171450" indent="-171450" defTabSz="228600" latinLnBrk="0">
       <a:lnSpc>
         <a:spcPts val="1400"/>
       </a:lnSpc>
       <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
       <a:buChar char="•"/>
       <a:defRPr sz="1000">
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+        <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+        <a:ea typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+        <a:cs typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
         <a:sym typeface="Avenir Next LT Com Regular"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="342900" indent="-171450" defTabSz="228600" latinLnBrk="0">
-[...10 lines deleted...]
-      </a:defRPr>
+    <a:lvl2pPr>
+      <a:defRPr/>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="514350" indent="-171450" defTabSz="228600" latinLnBrk="0">
-[...10 lines deleted...]
-      </a:defRPr>
+    <a:lvl3pPr>
+      <a:defRPr/>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="685800" indent="-171450" defTabSz="228600" latinLnBrk="0">
-[...10 lines deleted...]
-      </a:defRPr>
+    <a:lvl4pPr>
+      <a:defRPr/>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="857250" indent="-171450" defTabSz="228600" latinLnBrk="0">
-[...10 lines deleted...]
-      </a:defRPr>
+    <a:lvl5pPr>
+      <a:defRPr/>
     </a:lvl5pPr>
-    <a:lvl6pPr indent="571500" defTabSz="228600" latinLnBrk="0">
-[...30 lines deleted...]
-    </a:lvl9pPr>
   </p:notesStyle>
   <p:extLst>
     <p:ext uri="{620B2872-D7B9-4A21-9093-7833F8D536E1}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="3024" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2304" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3662,141 +3596,160 @@
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312116" y="3456433"/>
             <a:ext cx="6681216" cy="5760720"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Good </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[morning/afternoon].</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>My name is </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[name], </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>and I’m a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[title] </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>with </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[firm’s name]. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Your employer has asked me to talk with you about saving for retirement with target date funds.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>I’m excited to tell you about Capital Group Target Date Retirement Blend Series </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="0" i="0" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>collective investment trust </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>funds and the benefits of investing in one. Let’s get started.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{313BF4A9-858F-4D59-9EF7-6963AF44619B}" type="slidenum">
@@ -3809,51 +3762,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© 2024 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1016684737"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -3895,58 +3848,64 @@
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[Note to financial professional: Please refer to slide.]</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="841574"/>
+              </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{313BF4A9-858F-4D59-9EF7-6963AF44619B}" type="slidenum">
@@ -3959,51 +3918,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© 2024 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1602170220"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4045,58 +4004,64 @@
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[Note to financial professional: Please refer to slide.]</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="841574"/>
+              </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{313BF4A9-858F-4D59-9EF7-6963AF44619B}" type="slidenum">
@@ -4109,51 +4074,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© 2024 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="768035778"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4195,77 +4160,83 @@
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[Note to financial professional: Thank employees for attending, take any questions they have and let them know how to get in touch with you if they need further assistance.]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>I’d be happy to take any questions at this point.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{313BF4A9-858F-4D59-9EF7-6963AF44619B}" type="slidenum">
@@ -4278,51 +4249,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© 2024 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="105697222"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4359,311 +4330,343 @@
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Actress and humanitarian Audrey Hepburn once said: “To plant a garden is to believe in tomorrow.”</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Much like planting a garden, you have to plan ahead for retirement — and the earlier you start, the better your potential for success. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>But with just 21% of American workers feeling very confident that they'll have enough money, according to the Employee Benefits Research Institute's 2024 Retirement Confidence Survey published April 25, 2024, most of us could use some help planning for tomorrow. </a:t>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>But with just 24% of American workers feeling very confident that they'll have enough money, according to the Employee Benefits Research Institute's 2025 Retirement Confidence Survey published April 24, 2025, most of us could use some help planning for tomorrow. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{313BF4A9-858F-4D59-9EF7-6963AF44619B}" type="slidenum">
@@ -4676,51 +4679,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© 2024 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1447831632"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4757,91 +4760,100 @@
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Today I want to share three reasons target date funds make investing for retirement easy.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="ProximaNova-Regular"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>First reason:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t> A target date fund simplifies investing for retirement because you don’t have to choose a variety of different investments. To give you an example, your employer has selected the Capital Group Target Date Retirement Blend Series for your plan. Each of the Series’ target date funds contains a broad mix of investments that were selected by the Capital Group Target Date Solutions Committee, a group of experienced investment professionals who also actively monitor each fund. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Each target date fund is made up of a broad range of investments and is designed to meet your changing financial needs over time, so you can choose a single fund as your overall portfolio.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Target date funds are designed to help you invest for retirement now and generate income later with just one easy-to-use portfolio.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -4857,51 +4869,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© 2024 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="218813103"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4938,75 +4950,82 @@
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Second reason: A target date fund is designed to be the only investment you need. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>That’s because the investment mix changes from a more growth-oriented focus to a more income-oriented focus as the fund gets closer to its target date. This means you don’t have to worry about changing your investment strategy as long as your anticipated retirement date stays the same.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{313BF4A9-858F-4D59-9EF7-6963AF44619B}" type="slidenum">
@@ -5019,51 +5038,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© 2024 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1162298112"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5100,157 +5119,170 @@
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>This chart, which is called a glide path, helps show how the investments in a target date fund change over time:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Moving left to right, you see that stocks play a larger role in each fund’s makeup or mix when the target retirement date is years away. That’s because stocks have potential for higher returns, but they’re also more vulnerable to market declines. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>As you continue toward the target retirement date, which is the year that corresponds roughly to the year you intend to retire, and begin taking withdrawals, the mix gradually shifts to include more bonds. Bonds tend to rise and fall less dramatically than stocks, but typically don’t offer as much potential for growth.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>This approach helps emphasize investment growth when you’re younger — when your investments can take on more market risk because you have time on your side — and this approach can help reduce the impact of market declines as you near retirement and start preparing to take retirement withdrawals.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Capital Group’s target date funds are also managed </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="0" i="0" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>for approximately</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t> 30 years beyond the target retirement date. So the allocation to bonds continues to increase through retirement, which can help provide a measure of protection during </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="ProximaNova-Regular"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>stock </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>market declines. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -5266,51 +5298,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© 2024 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2475641574"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5352,80 +5384,87 @@
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="222222"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="ProximaNova-Regular"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Third reason:</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t> Getting started with a target date fund is easy because you simply choose the fund that corresponds roughly to the year you plan to retire.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Let me show you an example.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{313BF4A9-858F-4D59-9EF7-6963AF44619B}" type="slidenum">
@@ -5438,51 +5477,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© 2024 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3838937283"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5524,196 +5563,218 @@
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Start with your birth year. Let’s use 1981 as an example.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Then determine what age you expect to retire. This is age 65 for many investors, but may be different for you.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>[CLICK]</a:t>
-[...8 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>[CLICK] </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Add your birth year and the age you plan to retire to get your approximate retirement year.  </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>In this example, that would be 2046.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Then choose the target date fund </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="0" i="0" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>that corresponds roughly </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>to your retirement year. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>That’s it! You just chose your target date fund. As we saw earlier, that single fund choice</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>gives you a broad mix of investments that changes over time to help you pursue your retirement</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>goals. Plus, each fund may be professionally managed for </a:t>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>goals. Plus, each fund continues to be professionally managed for </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="0" i="0" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>approximately</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t> 30 years beyond the target date so you can continue to use your fund well into retirement.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{313BF4A9-858F-4D59-9EF7-6963AF44619B}" type="slidenum">
@@ -5726,51 +5787,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© 2024 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4238407779"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5800,191 +5861,204 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="338138" y="979488"/>
             <a:ext cx="3414712" cy="1920875"/>
           </a:xfrm>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Not all investment managers or target date series are created equal. Let’s talk about just a few things that help set Capital Group apart from the rest.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Capital Group is one of the nation’s largest investment managers. For </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="0" i="0" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>more than 90 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>years, the firm has been pursuing superior outcomes for long-term investors like you.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>The funds in the series </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="0" i="0" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>are </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>monitored by the Target Date Solutions Committee, a team of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" b="0" i="0" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>seasoned</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t> investment professionals with diverse backgrounds. With an average of 30 years of investment industry experience (as of December 31, 2024), they review and adjust the investment mix of each target date fund.</a:t>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t> investment professionals with diverse backgrounds. With an average of 31 years of investment industry experience (as of December 31, 2025), they review and adjust the investment mix of each target date fund.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{313BF4A9-858F-4D59-9EF7-6963AF44619B}" type="slidenum">
@@ -5997,51 +6071,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>© 2024 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3365303492"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -6060,155 +6134,165 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Now it’s time for you to plant a seed for your future by saving for retirement. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>As you’ve seen today, Capital Group target date funds can make it easy to get started: </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1">
-              <a:buFont typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+            <a:pPr marL="365760" lvl="7" indent="-171450">
+              <a:buFont typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               <a:buChar char="–"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>They take the uncertainty out of choosing investments. With a single fund, you actually get a wide range of investment types to help balance market risk and growth.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1">
-              <a:buFont typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+            <a:pPr marL="365760" lvl="7" indent="-171450">
+              <a:buFont typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               <a:buChar char="–"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>With a diverse investment mix that automatically changes over time, a target date fund is designed to be the only retirement investment you need.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1">
-              <a:buFont typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+            <a:pPr marL="365760" lvl="7" indent="-171450">
+              <a:buFont typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               <a:buChar char="–"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>It’s easy to choose your fund based on your approximate retirement year.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1">
-              <a:buFont typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+            <a:pPr marL="365760" lvl="7" indent="-171450">
+              <a:buFont typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               <a:buChar char="–"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" dirty="0"/>
-[...13 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Capital Group emphasizes professional investment management and has a commitment to low fees.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>For more information about Capital Group target date funds, please visit your plan’s website or contact your human resources representative. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent4"/>
+                  <a:srgbClr val="841574"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>[CLICK]</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{313BF4A9-858F-4D59-9EF7-6963AF44619B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
@@ -6293,127 +6377,129 @@
           <p:cNvPr id="42" name="Slide Number"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10908857" y="6400800"/>
             <a:ext cx="711647" cy="126509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="© The Capital Group Companies, Inc.">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6400710"/>
-            <a:ext cx="1962076" cy="126509"/>
+            <a:ext cx="2063065" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="5E5E5E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>© 2025 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
             <a:endParaRPr sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="7D726D"/>
               </a:solidFill>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1656748" y="3121224"/>
             <a:ext cx="8901112" cy="615553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
@@ -6440,194 +6526,194 @@
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Investments are not FDIC-insured, nor are they deposits of or guaranteed by a bank or any other entity, so they may lose value.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2405714595"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="tx">
   <p:cSld name="FORMAL Quote">
     <p:bg>
       <p:bgPr>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="15000">
-              <a:srgbClr val="00294B"/>
+              <a:srgbClr val="083469"/>
             </a:gs>
             <a:gs pos="100000">
-              <a:schemeClr val="accent1"/>
+              <a:srgbClr val="0068AE"/>
             </a:gs>
           </a:gsLst>
           <a:lin ang="19200000" scaled="0"/>
         </a:gradFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="580" name="Body Level One…"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="522655" y="457423"/>
             <a:ext cx="9702957" cy="4724636"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="266700" indent="-266700">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="6000" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="266700" indent="-152400">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="6000" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="266700" indent="-38100">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="6000" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="266700" indent="76200">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="6000" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="266700" indent="190500">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="6000" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:t>Body Level One</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:t>Body Level Two</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:t>Body Level Three</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
@@ -6648,263 +6734,271 @@
           <p:cNvPr id="581" name="Slide Number"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10908857" y="6400800"/>
             <a:ext cx="711647" cy="126509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="582" name="Firstname Lastname"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="13"/>
+            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="5410281"/>
             <a:ext cx="5408638" cy="230832"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:defRPr sz="1500" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:t>Firstname Lastname</a:t>
+              <a:rPr dirty="0" err="1"/>
+              <a:t>Firstname</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t> Lastname</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="583" name="Title"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="14"/>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="5658484"/>
             <a:ext cx="5408638" cy="230832"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
+              <a:rPr dirty="0"/>
               <a:t>Title</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="585" name="Footnotes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="15"/>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571500" y="6111564"/>
-            <a:ext cx="7289800" cy="135422"/>
+            <a:off x="571500" y="6124004"/>
+            <a:ext cx="7289800" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
+              <a:rPr dirty="0"/>
               <a:t>Footnotes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="586" name="© The Capital Group Companies, Inc.">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6400710"/>
-            <a:ext cx="1962076" cy="126509"/>
+            <a:ext cx="2063065" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>© 2025 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
             <a:endParaRPr sz="800" dirty="0">
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6922,119 +7016,119 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:ext cx="12191999" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="© The Capital Group Companies, Inc.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5DE674C-22B9-7CD8-78D4-E4EC86FBA5E5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6400710"/>
-            <a:ext cx="1962076" cy="126509"/>
+            <a:ext cx="2063065" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>© 2025 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
             <a:endParaRPr sz="800" dirty="0">
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9AB842-0B11-5DF9-7D3C-20E9240CCD64}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10908857" y="6400800"/>
             <a:ext cx="711647" cy="126509"/>
@@ -7328,82 +7422,84 @@
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr kumimoji="0" sz="1050" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
                 <a:latin typeface="Avenir Next LT Com Regular"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r"/>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:pPr algn="r"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1543632393"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="CG/AF Title No Aperture">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="0068AE"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="117" name="Rectangle"/>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
@@ -7417,429 +7513,432 @@
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="19050" tIns="19050" rIns="19050" bIns="19050" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="50000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1500" dirty="0"/>
+            <a:endParaRPr sz="1500" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="119" name="Title Text"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="1600203"/>
             <a:ext cx="7288306" cy="1598687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Title Text</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="120" name="Slide Number"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10908857" y="6400800"/>
             <a:ext cx="711647" cy="126509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="121" name="Subtitle"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="13"/>
+            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="3658093"/>
             <a:ext cx="6348822" cy="2088661"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:tabLst>
                 <a:tab pos="476250" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="3000" b="1" spc="-30">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Subtitle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="For financial professionals only. Not for use with the public."/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6532790"/>
-            <a:ext cx="2747547" cy="135422"/>
+            <a:ext cx="2882199" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr sz="800" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>For financial professionals only. Not for use with the public.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="© The Capital Group Companies, Inc."/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6400710"/>
-            <a:ext cx="1987724" cy="135422"/>
+            <a:ext cx="2090316" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>© 2018 Capital Group. All rights reserved. </a:t>
             </a:r>
             <a:endParaRPr sz="800" dirty="0">
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="CG_Primary_w_R_rgb.ai"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9703310" y="310924"/>
             <a:ext cx="1917191" cy="737540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="For financial professionals only. Not for use with the public."/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6263640"/>
-            <a:ext cx="1425070" cy="135422"/>
+            <a:ext cx="1585370" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>ABCDEF-xxx-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0" err="1">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>xxxx</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0" err="1">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>xxxxx</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0" err="1">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Sxxxxx</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="800" dirty="0">
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Linkage language"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9695146" y="1235791"/>
-            <a:ext cx="1925354" cy="415498"/>
+            <a:off x="9695146" y="1166541"/>
+            <a:ext cx="1925354" cy="553998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
@@ -7852,522 +7951,532 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Capital Group has focused on providing superior long-term results for American Funds since 1931.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="626022004"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="tx" preserve="1">
   <p:cSld name="CG/AF Title Aperture Cropped">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="41" name="Title Text"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="455256"/>
             <a:ext cx="7288306" cy="1753289"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="0068AE"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Title Text</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="42" name="Slide Number"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10908857" y="6400800"/>
             <a:ext cx="711647" cy="126509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45" name="Subtitle"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="13"/>
+            <p:ph type="body" sz="half" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="3429000"/>
             <a:ext cx="8227542" cy="2362914"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="38100" tIns="38100" rIns="38100" bIns="38100">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:tabLst>
                 <a:tab pos="476250" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="3000" b="1" spc="-30">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="0068AE"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Subtitle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="© The Capital Group Companies, Inc."/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6400710"/>
-            <a:ext cx="1962076" cy="126509"/>
+            <a:ext cx="2063065" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="5E5E5E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>© 2018 Capital Group. All rights reserved.</a:t>
             </a:r>
             <a:endParaRPr sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="7D726D"/>
               </a:solidFill>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="For financial professionals only. Not for use with the public."/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6532790"/>
-            <a:ext cx="2747547" cy="135422"/>
+            <a:ext cx="2882199" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="5E5E5E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr sz="800">
+              <a:rPr sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>For financial professionals only. Not for use with the public.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="CG_Primary_w_R_rgb.ai"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9703310" y="310924"/>
             <a:ext cx="1917191" cy="737540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="For financial professionals only. Not for use with the public."/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6263640"/>
-            <a:ext cx="1425070" cy="126509"/>
+            <a:ext cx="1585370" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>ABCDEF-xxx-</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>xxxx</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>xxxxx</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0" err="1">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Sxxxxx</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="7D726D"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uFillTx/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               <a:ea typeface="Avenir Next LT Com Regular"/>
               <a:cs typeface="Avenir Next LT Com Regular"/>
               <a:sym typeface="Avenir Next LT Com Regular"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Linkage language"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9695146" y="1235791"/>
-            <a:ext cx="1925354" cy="415498"/>
+            <a:off x="9695146" y="1166541"/>
+            <a:ext cx="1925354" cy="553998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
@@ -8380,51 +8489,51 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Capital Group has focused on providing superior long-term results for American Funds since 1931.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3701685660"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
@@ -8473,68 +8582,70 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CA88AE3-E845-6840-A712-38BB6D4DA0DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3048" y="0"/>
-            <a:ext cx="12188952" cy="8125968"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="8125968"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Freeform 12">
+          <p:cNvPr id="13" name="Freeform 12" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A1A5231-F930-3439-6D74-04DDB3FD41C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 4614565 w 12188952"/>
               <a:gd name="connsiteY0" fmla="*/ 1258739 h 6858000"/>
               <a:gd name="connsiteX1" fmla="*/ 4614565 w 12188952"/>
               <a:gd name="connsiteY1" fmla="*/ 5054885 h 6858000"/>
               <a:gd name="connsiteX2" fmla="*/ 8410711 w 12188952"/>
               <a:gd name="connsiteY2" fmla="*/ 5054885 h 6858000"/>
               <a:gd name="connsiteX3" fmla="*/ 8410711 w 12188952"/>
               <a:gd name="connsiteY3" fmla="*/ 1258739 h 6858000"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 12188952"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 6858000"/>
               <a:gd name="connsiteX5" fmla="*/ 12188952 w 12188952"/>
               <a:gd name="connsiteY5" fmla="*/ 0 h 6858000"/>
               <a:gd name="connsiteX6" fmla="*/ 12188952 w 12188952"/>
               <a:gd name="connsiteY6" fmla="*/ 6858000 h 6858000"/>
               <a:gd name="connsiteX7" fmla="*/ 0 w 12188952"/>
@@ -8648,58 +8759,60 @@
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="50000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:uFillTx/>
               <a:latin typeface="Avenir Next LT Com Regular"/>
               <a:ea typeface="Avenir Next LT Com Regular"/>
               <a:cs typeface="Avenir Next LT Com Regular"/>
               <a:sym typeface="Avenir Next LT Com Regular"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Freeform 10">
+          <p:cNvPr id="11" name="Freeform 10" hidden="1">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="4411482" y="-985971"/>
             <a:ext cx="12489489" cy="6238554"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 12487108"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 6143304"/>
               <a:gd name="connsiteX1" fmla="*/ 12487108 w 12487108"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 6143304"/>
               <a:gd name="connsiteX2" fmla="*/ 12487108 w 12487108"/>
               <a:gd name="connsiteY2" fmla="*/ 201140 h 6143304"/>
               <a:gd name="connsiteX3" fmla="*/ 203846 w 12487108"/>
               <a:gd name="connsiteY3" fmla="*/ 201140 h 6143304"/>
               <a:gd name="connsiteX4" fmla="*/ 203846 w 12487108"/>
               <a:gd name="connsiteY4" fmla="*/ 6143304 h 6143304"/>
               <a:gd name="connsiteX5" fmla="*/ 0 w 12487108"/>
               <a:gd name="connsiteY5" fmla="*/ 6143304 h 6143304"/>
               <a:gd name="connsiteX0" fmla="*/ 2381 w 12489489"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 6236173"/>
               <a:gd name="connsiteX1" fmla="*/ 12489489 w 12489489"/>
@@ -8802,58 +8915,60 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Freeform 11">
+          <p:cNvPr id="12" name="Freeform 11" hidden="1">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipV="1">
             <a:off x="-3873642" y="1057584"/>
             <a:ext cx="12487108" cy="6259985"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 12487108"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 6143304"/>
               <a:gd name="connsiteX1" fmla="*/ 12487108 w 12487108"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 6143304"/>
               <a:gd name="connsiteX2" fmla="*/ 12487108 w 12487108"/>
               <a:gd name="connsiteY2" fmla="*/ 201140 h 6143304"/>
               <a:gd name="connsiteX3" fmla="*/ 203846 w 12487108"/>
               <a:gd name="connsiteY3" fmla="*/ 201140 h 6143304"/>
               <a:gd name="connsiteX4" fmla="*/ 203846 w 12487108"/>
               <a:gd name="connsiteY4" fmla="*/ 6143304 h 6143304"/>
               <a:gd name="connsiteX5" fmla="*/ 0 w 12487108"/>
               <a:gd name="connsiteY5" fmla="*/ 6143304 h 6143304"/>
               <a:gd name="connsiteX0" fmla="*/ 0 w 12487108"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 6259985"/>
               <a:gd name="connsiteX1" fmla="*/ 12487108 w 12487108"/>
@@ -8959,161 +9074,162 @@
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="147" name="Title Text"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="1933465"/>
             <a:ext cx="3681736" cy="2446695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="182880" tIns="182880" rIns="182880" bIns="182880" anchor="b" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3600" spc="-36">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Title Text</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="148" name="Slide Number"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10908857" y="6400800"/>
             <a:ext cx="711647" cy="126509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="149" name="Subtitle"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="13"/>
+            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="767080" y="4492011"/>
             <a:ext cx="3681736" cy="1243310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="182880" tIns="182880" rIns="182880" bIns="182880" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:tabLst>
                 <a:tab pos="476250" algn="l"/>
               </a:tabLst>
               <a:defRPr b="1">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="0068AE"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Subtitle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3596030549"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
@@ -9347,200 +9463,276 @@
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="CGAF — Opening with Aperture Photo">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...96 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6" descr="This is an image of four people seated at a picnic table.">
+          <p:cNvPr id="7" name="Picture 6" descr="This is an image of four people seated at a picnic table." hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{141E4D32-A336-47F0-5744-95D06FC5D40E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3048" y="772105"/>
             <a:ext cx="12193524" cy="8129016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Freeform 17">
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AF78631-DD77-23B4-20EB-EBDDC56FF71A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="1371600"/>
+            <a:ext cx="12196572" cy="5867400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0068AE"/>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat">
+            <a:noFill/>
+            <a:miter lim="400000"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:sp3d/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="none"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="38100" tIns="38100" rIns="38100" bIns="38100" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
+                  <a:srgbClr val="000000">
+                    <a:alpha val="50000"/>
+                  </a:srgbClr>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:uFillTx/>
+              <a:latin typeface="Avenir Next LT Com Regular"/>
+              <a:ea typeface="Avenir Next LT Com Regular"/>
+              <a:cs typeface="Avenir Next LT Com Regular"/>
+              <a:sym typeface="Avenir Next LT Com Regular"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="36" name="Picture 35" descr="This is an image of four people seated at a picnic table.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9F40175-B3F5-6159-95BC-5D8982172206}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="37981" t="13793" r="31682" b="40704"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5081407" y="2097072"/>
+            <a:ext cx="4102058" cy="4102059"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="csX0" fmla="*/ 0 w 3097465"/>
+              <a:gd name="csY0" fmla="*/ 0 h 3097466"/>
+              <a:gd name="csX1" fmla="*/ 3097465 w 3097465"/>
+              <a:gd name="csY1" fmla="*/ 0 h 3097466"/>
+              <a:gd name="csX2" fmla="*/ 3097465 w 3097465"/>
+              <a:gd name="csY2" fmla="*/ 3097466 h 3097466"/>
+              <a:gd name="csX3" fmla="*/ 0 w 3097465"/>
+              <a:gd name="csY3" fmla="*/ 3097466 h 3097466"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="csX0" y="csY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX1" y="csY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX2" y="csY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX3" y="csY3"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3097465" h="3097466">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3097465" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3097465" y="3097466"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3097466"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Freeform 17" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEDC248B-3495-BA09-964C-D667432329CF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="284813"/>
             <a:ext cx="12192000" cy="6573187"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 5262425 w 12192000"/>
               <a:gd name="connsiteY0" fmla="*/ 1994643 h 6573187"/>
               <a:gd name="connsiteX1" fmla="*/ 5262425 w 12192000"/>
               <a:gd name="connsiteY1" fmla="*/ 5142170 h 6573187"/>
               <a:gd name="connsiteX2" fmla="*/ 8409952 w 12192000"/>
               <a:gd name="connsiteY2" fmla="*/ 5142170 h 6573187"/>
               <a:gd name="connsiteX3" fmla="*/ 8409952 w 12192000"/>
               <a:gd name="connsiteY3" fmla="*/ 1994643 h 6573187"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 12192000"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 6573187"/>
               <a:gd name="connsiteX5" fmla="*/ 12192000 w 12192000"/>
               <a:gd name="connsiteY5" fmla="*/ 0 h 6573187"/>
               <a:gd name="connsiteX6" fmla="*/ 12192000 w 12192000"/>
               <a:gd name="connsiteY6" fmla="*/ 6573187 h 6573187"/>
               <a:gd name="connsiteX7" fmla="*/ 0 w 12192000"/>
@@ -9654,61 +9846,63 @@
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="50000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:uFillTx/>
               <a:latin typeface="Avenir Next LT Com Regular"/>
               <a:ea typeface="Avenir Next LT Com Regular"/>
               <a:cs typeface="Avenir Next LT Com Regular"/>
               <a:sym typeface="Avenir Next LT Com Regular"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Freeform 10">
+          <p:cNvPr id="11" name="Freeform 10" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42E34B45-90A0-81BB-1356-2FD42CF08CF7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="5056007" y="-620240"/>
             <a:ext cx="12489489" cy="6238554"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 12487108"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 6143304"/>
               <a:gd name="connsiteX1" fmla="*/ 12487108 w 12487108"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 6143304"/>
               <a:gd name="connsiteX2" fmla="*/ 12487108 w 12487108"/>
               <a:gd name="connsiteY2" fmla="*/ 201140 h 6143304"/>
               <a:gd name="connsiteX3" fmla="*/ 203846 w 12487108"/>
               <a:gd name="connsiteY3" fmla="*/ 201140 h 6143304"/>
               <a:gd name="connsiteX4" fmla="*/ 203846 w 12487108"/>
               <a:gd name="connsiteY4" fmla="*/ 6143304 h 6143304"/>
               <a:gd name="connsiteX5" fmla="*/ 0 w 12487108"/>
               <a:gd name="connsiteY5" fmla="*/ 6143304 h 6143304"/>
               <a:gd name="connsiteX0" fmla="*/ 2381 w 12489489"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 6236173"/>
               <a:gd name="connsiteX1" fmla="*/ 12489489 w 12489489"/>
@@ -9858,68 +10052,70 @@
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="19050" tIns="19050" rIns="19050" bIns="19050" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="50000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr sz="1500" dirty="0">
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Freeform 12">
+          <p:cNvPr id="13" name="Freeform 12" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45425E03-28CD-89B9-EE02-06D2983C3A0E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipV="1">
             <a:off x="-3873642" y="2078510"/>
             <a:ext cx="12487108" cy="6259985"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 12487108"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 6143304"/>
               <a:gd name="connsiteX1" fmla="*/ 12487108 w 12487108"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 6143304"/>
               <a:gd name="connsiteX2" fmla="*/ 12487108 w 12487108"/>
               <a:gd name="connsiteY2" fmla="*/ 201140 h 6143304"/>
               <a:gd name="connsiteX3" fmla="*/ 203846 w 12487108"/>
               <a:gd name="connsiteY3" fmla="*/ 201140 h 6143304"/>
               <a:gd name="connsiteX4" fmla="*/ 203846 w 12487108"/>
               <a:gd name="connsiteY4" fmla="*/ 6143304 h 6143304"/>
               <a:gd name="connsiteX5" fmla="*/ 0 w 12487108"/>
               <a:gd name="connsiteY5" fmla="*/ 6143304 h 6143304"/>
               <a:gd name="connsiteX0" fmla="*/ 0 w 12487108"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 6259985"/>
               <a:gd name="connsiteX1" fmla="*/ 12487108 w 12487108"/>
@@ -10020,185 +10216,187 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="AvenirNext LT Com Regular" panose="020B0503020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="For financial professionals only. Not for use with the public.">
+          <p:cNvPr id="19" name="Freeform: Shape 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E25231D-A6B3-AD2A-E7A7-321FA76CC7CF}"/>
-[...2 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{371E5A9F-BA79-C6DF-ABD5-309AF1D22423}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr userDrawn="1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571500" y="6263640"/>
-            <a:ext cx="1691169" cy="126509"/>
+            <a:off x="5050661" y="1357564"/>
+            <a:ext cx="7138570" cy="4797172"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-[...1 lines deleted...]
-            <a:miter lim="400000"/>
+            <a:gdLst>
+              <a:gd name="csX0" fmla="*/ 7138570 w 7138570"/>
+              <a:gd name="csY0" fmla="*/ 4285104 h 4301946"/>
+              <a:gd name="csX1" fmla="*/ 0 w 7138570"/>
+              <a:gd name="csY1" fmla="*/ 4301946 h 4301946"/>
+              <a:gd name="csX2" fmla="*/ 0 w 7138570"/>
+              <a:gd name="csY2" fmla="*/ 0 h 4301946"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="csX0" y="csY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX1" y="csY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX2" y="csY2"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="7138570" h="4301946">
+                <a:moveTo>
+                  <a:pt x="7138570" y="4285104"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4301946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="103811" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter/>
           </a:ln>
-          <a:extLst>
-[...3 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
-[...29 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="© The Capital Group Companies, Inc.">
+          <p:cNvPr id="20" name="Freeform: Shape 19">
             <a:extLst>
-              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF4DBD69-D616-1474-ABEE-DBE958B5D23E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr userDrawn="1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571500" y="6400710"/>
-            <a:ext cx="1987724" cy="126509"/>
+            <a:off x="-114300" y="2049734"/>
+            <a:ext cx="9297765" cy="4986066"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-[...1 lines deleted...]
-            <a:miter lim="400000"/>
+            <a:gdLst>
+              <a:gd name="csX0" fmla="*/ 0 w 7606245"/>
+              <a:gd name="csY0" fmla="*/ 6576 h 4267337"/>
+              <a:gd name="csX1" fmla="*/ 7606246 w 7606245"/>
+              <a:gd name="csY1" fmla="*/ 0 h 4267337"/>
+              <a:gd name="csX2" fmla="*/ 7606246 w 7606245"/>
+              <a:gd name="csY2" fmla="*/ 4267338 h 4267337"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="csX0" y="csY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX1" y="csY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX2" y="csY2"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="7606245" h="4267337">
+                <a:moveTo>
+                  <a:pt x="0" y="6576"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7606246" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7606246" y="4267338"/>
+                </a:lnTo>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="103811" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter/>
           </a:ln>
-          <a:extLst>
-[...3 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
-[...38 lines deleted...]
-            </a:endParaRPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1616576240"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -10239,428 +10437,441 @@
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="19050" tIns="19050" rIns="19050" bIns="19050" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="50000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1500"/>
+            <a:endParaRPr sz="1500">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="446" name="Title Text"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571503" y="456744"/>
             <a:ext cx="7519715" cy="3175001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
-              <a:defRPr sz="7200" spc="-72"/>
+              <a:defRPr sz="7200" spc="-72">
+                <a:solidFill>
+                  <a:srgbClr val="0068AE"/>
+                </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
+              <a:rPr dirty="0"/>
               <a:t>Title Text</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="447" name="Slide Number"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10908857" y="6400800"/>
             <a:ext cx="711647" cy="126509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="448" name="Footnotes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="13"/>
+            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6111564"/>
             <a:ext cx="7955280" cy="135422"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent5"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:t>Footnotes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="449" name="© The Capital Group Companies, Inc."/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6400710"/>
-            <a:ext cx="1699183" cy="126509"/>
+            <a:ext cx="1772921" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="5E5E5E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>© Capital Group. All rights reserved.</a:t>
             </a:r>
             <a:endParaRPr sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="7D726D"/>
               </a:solidFill>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="450" name="For financial professionals only. Not for use with the public."/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6532790"/>
-            <a:ext cx="2747547" cy="126509"/>
+            <a:ext cx="2882199" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="5E5E5E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr sz="800">
+              <a:rPr sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>For financial professionals only. Not for use with the public.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="451" name="Subtitle"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="14"/>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="4647487"/>
             <a:ext cx="6348822" cy="1327864"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:tabLst>
                 <a:tab pos="476250" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="3000" b="1" spc="-30">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="0068AE"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
+              <a:rPr dirty="0"/>
               <a:t>Subtitle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="452" name="Line"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="8887944" y="0"/>
             <a:ext cx="1" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="177800">
             <a:solidFill>
               <a:srgbClr val="74C3EA"/>
             </a:solidFill>
             <a:miter lim="400000"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="50000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1500"/>
+            <a:endParaRPr sz="1500">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="453" name="Line"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="0" y="4102212"/>
             <a:ext cx="12192000" cy="2027"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="177800">
             <a:solidFill>
               <a:srgbClr val="74CECC"/>
             </a:solidFill>
             <a:miter lim="400000"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="50000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1500"/>
+            <a:endParaRPr sz="1500">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="454" name="Shape"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8800314" y="4015595"/>
             <a:ext cx="175261" cy="175261"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="wd2" y="hd2"/>
               </a:cxn>
               <a:cxn ang="5400000">
                 <a:pos x="wd2" y="hd2"/>
               </a:cxn>
@@ -10704,75 +10915,77 @@
             <a:miter lim="400000"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="19050" tIns="19050" rIns="19050" bIns="19050" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="50000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Gill Sans"/>
                 <a:ea typeface="Gill Sans"/>
                 <a:cs typeface="Gill Sans"/>
                 <a:sym typeface="Gill Sans"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1500"/>
+            <a:endParaRPr sz="1500">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="tx">
   <p:cSld name="FORMAL High-Impact">
     <p:bg>
       <p:bgPr>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="15000">
-              <a:srgbClr val="00294B"/>
+              <a:srgbClr val="083469"/>
             </a:gs>
             <a:gs pos="100000">
-              <a:schemeClr val="accent1"/>
+              <a:srgbClr val="0068AE"/>
             </a:gs>
           </a:gsLst>
           <a:lin ang="19200000" scaled="0"/>
         </a:gradFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="496" name="Title Text"/>
           <p:cNvSpPr txBox="1">
@@ -10782,157 +10995,158 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="455290"/>
             <a:ext cx="9397492" cy="763390"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3600" spc="-36">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
+              <a:rPr dirty="0"/>
               <a:t>Title Text</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="497" name="Body Level One…"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="1672391"/>
             <a:ext cx="8227542" cy="4191001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1800"/>
               </a:spcBef>
               <a:defRPr sz="2700" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1800"/>
               </a:spcBef>
               <a:defRPr sz="2700" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1800"/>
               </a:spcBef>
               <a:defRPr sz="2700" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1800"/>
               </a:spcBef>
               <a:defRPr sz="2700" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1800"/>
               </a:spcBef>
               <a:defRPr sz="2700" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Body Level One</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Body Level Two</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Body Level Three</a:t>
             </a:r>
@@ -10959,434 +11173,440 @@
           <p:cNvPr id="498" name="Slide Number"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10908857" y="6400800"/>
             <a:ext cx="711647" cy="126509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="499" name="Footnotes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="13"/>
+            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571500" y="6111564"/>
-            <a:ext cx="7289800" cy="135422"/>
+            <a:off x="571500" y="6124004"/>
+            <a:ext cx="7289800" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
+              <a:rPr dirty="0"/>
               <a:t>Footnotes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="500" name="© The Capital Group Companies, Inc.">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6400710"/>
-            <a:ext cx="1962076" cy="126509"/>
+            <a:ext cx="2063065" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>© 2025 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
             <a:endParaRPr sz="800" dirty="0">
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="FORMAL Title/Subtitle only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="509" name="Title Text"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="368300"/>
             <a:ext cx="9397492" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400" spc="-24">
                 <a:solidFill>
-                  <a:srgbClr val="073674"/>
+                  <a:srgbClr val="083469"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Title Text</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="511" name="Slide Number"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10908857" y="6400800"/>
             <a:ext cx="711647" cy="126509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="513" name="Subtitle"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="13"/>
+            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="965200"/>
             <a:ext cx="9397492" cy="266700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:tabLst>
                 <a:tab pos="476250" algn="l"/>
               </a:tabLst>
               <a:defRPr b="1">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="0068AE"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Subtitle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="© The Capital Group Companies, Inc.">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6400710"/>
-            <a:ext cx="1962076" cy="126509"/>
+            <a:ext cx="2063065" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="5E5E5E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>© 2025 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
             <a:endParaRPr sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="7D726D"/>
               </a:solidFill>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Footnotes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="14"/>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571500" y="6111564"/>
-            <a:ext cx="7289800" cy="135422"/>
+            <a:off x="571500" y="6124004"/>
+            <a:ext cx="7289800" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent5"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr dirty="0"/>
               <a:t>Footnotes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name="Straight Connector 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{692AFC7B-3C05-7A24-4903-FBDB6A3FAA25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11456,127 +11676,129 @@
           <p:cNvPr id="511" name="Slide Number"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10908857" y="6400800"/>
             <a:ext cx="711647" cy="126509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="© The Capital Group Companies, Inc.">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="6400710"/>
-            <a:ext cx="1962076" cy="126509"/>
+            <a:ext cx="2063065" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="5E5E5E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7D726D"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>© 2025 Capital Group. All rights reserved.</a:t>
+              <a:t>© 2026 Capital Group. All rights reserved.</a:t>
             </a:r>
             <a:endParaRPr sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="7D726D"/>
               </a:solidFill>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4203447982"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11612,248 +11834,260 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="455253"/>
             <a:ext cx="7288306" cy="1980692"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr dirty="0"/>
               <a:t>Title Text</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10908857" y="6400707"/>
-            <a:ext cx="711647" cy="135422"/>
+            <a:ext cx="711647" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:srgbClr val="5E5E5E"/>
                 </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="For internal use only"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5622313" y="6400710"/>
-            <a:ext cx="947375" cy="135422"/>
+            <a:off x="5598268" y="6400710"/>
+            <a:ext cx="995465" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="5E5E5E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr sz="800"/>
+              <a:rPr sz="800" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>For internal use only</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Department name"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571503" y="6400710"/>
-            <a:ext cx="857607" cy="135422"/>
+            <a:ext cx="880049" cy="122982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="5E5E5E"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr sz="800"/>
+              <a:rPr sz="800" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Department name</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Line"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="2591522"/>
             <a:ext cx="11049000" cy="1"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="929292"/>
             </a:solidFill>
             <a:miter lim="400000"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="50000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0"/>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>c</a:t>
             </a:r>
-            <a:endParaRPr sz="1500" dirty="0"/>
+            <a:endParaRPr sz="1500" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Body Level One…"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="1672391"/>
             <a:ext cx="7288306" cy="4191001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
@@ -11920,70 +12154,72 @@
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="929292"/>
             </a:solidFill>
             <a:miter lim="400000"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="3000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                     <a:srgbClr val="000000">
                       <a:alpha val="50000"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr sz="1500" dirty="0"/>
+            <a:endParaRPr sz="1500" dirty="0">
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12"/>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5433019"/>
-            <a:ext cx="571503" cy="156519"/>
+            <a:off x="0" y="5241974"/>
+            <a:ext cx="571503" cy="538609"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="00539F"/>
+            <a:srgbClr val="0068AE"/>
           </a:solidFill>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="38100" tIns="38100" rIns="38100" bIns="38100" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11997,74 +12233,74 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="50000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:uFillTx/>
-              <a:latin typeface="Avenir Next LT Com Regular"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               <a:ea typeface="Avenir Next LT Com Regular"/>
               <a:cs typeface="Avenir Next LT Com Regular"/>
               <a:sym typeface="Avenir Next LT Com Regular"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rectangle 13"/>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3" y="6411661"/>
-            <a:ext cx="1645920" cy="156519"/>
+            <a:off x="-3" y="6220615"/>
+            <a:ext cx="1645920" cy="538609"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="00539F"/>
+            <a:srgbClr val="0068AE"/>
           </a:solidFill>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="38100" tIns="38100" rIns="38100" bIns="38100" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12078,74 +12314,74 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="50000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:uFillTx/>
-              <a:latin typeface="Avenir Next LT Com Regular"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               <a:ea typeface="Avenir Next LT Com Regular"/>
               <a:cs typeface="Avenir Next LT Com Regular"/>
               <a:sym typeface="Avenir Next LT Com Regular"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10546080" y="6411661"/>
-            <a:ext cx="1645920" cy="156519"/>
+            <a:off x="10547350" y="6220614"/>
+            <a:ext cx="1645920" cy="538609"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="00539F"/>
+            <a:srgbClr val="0068AE"/>
           </a:solidFill>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="38100" tIns="38100" rIns="38100" bIns="38100" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12159,104 +12395,104 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="50000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:uFillTx/>
-              <a:latin typeface="Avenir Next LT Com Regular"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               <a:ea typeface="Avenir Next LT Com Regular"/>
               <a:cs typeface="Avenir Next LT Com Regular"/>
               <a:sym typeface="Avenir Next LT Com Regular"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483692" r:id="rId1"/>
     <p:sldLayoutId id="2147483694" r:id="rId2"/>
     <p:sldLayoutId id="2147483695" r:id="rId3"/>
     <p:sldLayoutId id="2147483699" r:id="rId4"/>
     <p:sldLayoutId id="2147483700" r:id="rId5"/>
     <p:sldLayoutId id="2147483676" r:id="rId6"/>
     <p:sldLayoutId id="2147483679" r:id="rId7"/>
     <p:sldLayoutId id="2147483690" r:id="rId8"/>
     <p:sldLayoutId id="2147483691" r:id="rId9"/>
     <p:sldLayoutId id="2147483685" r:id="rId10"/>
     <p:sldLayoutId id="2147483701" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:transition spd="med"/>
   <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="228600" rtl="0" latinLnBrk="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClrTx/>
         <a:buSzTx/>
         <a:buFontTx/>
         <a:buNone/>
         <a:tabLst>
           <a:tab pos="476250" algn="l"/>
         </a:tabLst>
         <a:defRPr sz="4800" b="1" i="0" u="none" strike="noStrike" cap="none" spc="-48" baseline="0">
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="0068AE"/>
           </a:solidFill>
           <a:uFillTx/>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
           <a:sym typeface="Avenir Next LT Com Demi"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="0" marR="0" indent="114300" algn="l" defTabSz="228600" rtl="0" latinLnBrk="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClrTx/>
         <a:buSzTx/>
         <a:buFontTx/>
         <a:buNone/>
         <a:tabLst>
           <a:tab pos="476250" algn="l"/>
         </a:tabLst>
         <a:defRPr sz="4800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="-48" baseline="0">
           <a:ln>
             <a:noFill/>
@@ -12523,169 +12759,169 @@
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="228600" rtl="0" latinLnBrk="0">
         <a:lnSpc>
           <a:spcPct val="120000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1500"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClrTx/>
         <a:buSzTx/>
         <a:buFontTx/>
         <a:buNone/>
         <a:tabLst/>
         <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:uFillTx/>
-          <a:latin typeface="Avenir Next LT Com Regular"/>
-[...1 lines deleted...]
-          <a:cs typeface="Avenir Next LT Com Regular"/>
+          <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+          <a:ea typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+          <a:cs typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
           <a:sym typeface="Avenir Next LT Com Regular"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="0" marR="0" indent="114300" algn="l" defTabSz="228600" rtl="0" latinLnBrk="0">
         <a:lnSpc>
           <a:spcPct val="120000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1500"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClrTx/>
         <a:buSzTx/>
         <a:buFontTx/>
         <a:buNone/>
         <a:tabLst/>
         <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:uFillTx/>
-          <a:latin typeface="Avenir Next LT Com Regular"/>
-[...1 lines deleted...]
-          <a:cs typeface="Avenir Next LT Com Regular"/>
+          <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+          <a:ea typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+          <a:cs typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
           <a:sym typeface="Avenir Next LT Com Regular"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="0" marR="0" indent="228600" algn="l" defTabSz="228600" rtl="0" latinLnBrk="0">
         <a:lnSpc>
           <a:spcPct val="120000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1500"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClrTx/>
         <a:buSzTx/>
         <a:buFontTx/>
         <a:buNone/>
         <a:tabLst/>
         <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:uFillTx/>
-          <a:latin typeface="Avenir Next LT Com Regular"/>
-[...1 lines deleted...]
-          <a:cs typeface="Avenir Next LT Com Regular"/>
+          <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+          <a:ea typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+          <a:cs typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
           <a:sym typeface="Avenir Next LT Com Regular"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marL="0" marR="0" indent="342900" algn="l" defTabSz="228600" rtl="0" latinLnBrk="0">
         <a:lnSpc>
           <a:spcPct val="120000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1500"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClrTx/>
         <a:buSzTx/>
         <a:buFontTx/>
         <a:buNone/>
         <a:tabLst/>
         <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:uFillTx/>
-          <a:latin typeface="Avenir Next LT Com Regular"/>
-[...1 lines deleted...]
-          <a:cs typeface="Avenir Next LT Com Regular"/>
+          <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+          <a:ea typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+          <a:cs typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
           <a:sym typeface="Avenir Next LT Com Regular"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marL="0" marR="0" indent="457200" algn="l" defTabSz="228600" rtl="0" latinLnBrk="0">
         <a:lnSpc>
           <a:spcPct val="120000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1500"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClrTx/>
         <a:buSzTx/>
         <a:buFontTx/>
         <a:buNone/>
         <a:tabLst/>
         <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:uFillTx/>
-          <a:latin typeface="Avenir Next LT Com Regular"/>
-[...1 lines deleted...]
-          <a:cs typeface="Avenir Next LT Com Regular"/>
+          <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+          <a:ea typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+          <a:cs typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
           <a:sym typeface="Avenir Next LT Com Regular"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="0" marR="0" indent="571500" algn="l" defTabSz="228600" rtl="0" latinLnBrk="0">
         <a:lnSpc>
           <a:spcPct val="120000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1500"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClrTx/>
         <a:buSzTx/>
         <a:buFontTx/>
         <a:buNone/>
         <a:tabLst/>
         <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
@@ -13107,51 +13343,51 @@
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -13162,241 +13398,241 @@
           <p:cNvPr id="8" name="Logo" descr="Logo. Capital Group. Registered Trademark.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{840166EE-57C7-7090-579F-C12ADBDD521D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="-916" r="57865"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10715625" y="274320"/>
+            <a:off x="560066" y="274320"/>
             <a:ext cx="964265" cy="859536"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D97D491D-8424-2B4D-C1C2-3E27312FB2BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="576071" y="700439"/>
+            <a:off x="7591002" y="700439"/>
             <a:ext cx="4033403" cy="384721"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" indent="0" algn="r" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPts val="1500"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="Avenir Next LT Com Regular"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Capital Group Target Date </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" indent="0" algn="r" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPts val="1500"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="Avenir Next LT Com Regular"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Retirement Blend Series</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="This is an image of four people seated at a picnic table.">
+          <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0182B8FB-E4E0-AAA7-4B4F-6982A372F542}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix amt="0"/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="7873" b="25133"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3048" y="1412111"/>
+            <a:off x="-2535" y="1392895"/>
             <a:ext cx="12193524" cy="5445889"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECE2AD55-47D2-1016-5770-3C38DBE93724}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
-            <a:spLocks/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="564696" y="1931655"/>
-            <a:ext cx="3685032" cy="2450592"/>
+            <a:off x="564696" y="2551657"/>
+            <a:ext cx="3685032" cy="1210588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:prstDash/>
             <a:miter lim="400000"/>
           </a:ln>
+          <a:effectLst/>
           <a:sp3d/>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="50800" tIns="50800" rIns="50800" bIns="50800" numCol="1" spcCol="38100" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
@@ -13693,74 +13929,133 @@
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="476250" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="4800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="-48" baseline="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:hueOff val="-456960"/>
                     <a:satOff val="56070"/>
                     <a:lumOff val="-35771"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr defTabSz="457200" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="AvenirNext LT Com Regular"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-36" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+                <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:rPr>
               <a:t>One fund.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="457200" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="AvenirNext LT Com Regular"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-36" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+                <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:rPr>
               <a:t>Many benefits.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2100" b="0" spc="0" dirty="0">
-              <a:latin typeface="Avenir Next LT Com Regular"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               <a:ea typeface="Avenir Next LT Com Regular"/>
               <a:cs typeface="Avenir Next LT Com Regular"/>
               <a:sym typeface="Avenir Next LT Com Regular"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F6907EC-6010-3EB8-9F58-9FEC028B3525}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="526896" y="5377998"/>
             <a:ext cx="2963436" cy="841256"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -13796,57 +14091,227 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="Avenir Next LT Com Regular"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Investments are not FDIC-insured, nor are they deposits of or guaranteed by a bank or any other entity, so they may lose value.</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="For financial professionals only. Not for use with the public.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E25231D-A6B3-AD2A-E7A7-321FA76CC7CF}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="571500" y="6263640"/>
+            <a:ext cx="2202526" cy="122982"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:miter lim="400000"/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>RPGEPO-233-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>0626</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>O  CGD/9768-S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>114811</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="75000"/>
+                </a:srgbClr>
+              </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="© The Capital Group Companies, Inc.">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="571500" y="6400710"/>
+            <a:ext cx="2090316" cy="122982"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:miter lim="400000"/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>© 2026 Capital Group. All rights reserved. </a:t>
+            </a:r>
+            <a:endParaRPr sz="800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="75000"/>
+                </a:srgbClr>
+              </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="255503396"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -13879,51 +14344,51 @@
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Important information</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1655290" y="1681163"/>
-            <a:ext cx="8892059" cy="1521955"/>
+            <a:ext cx="9253567" cy="1521955"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
             <a:lvl2pPr indent="114300" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
@@ -13978,53 +14443,53 @@
               </a:spcBef>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr indent="800100" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
-                <a:latin typeface="AvenirNext LT Com Medium" panose="020B0803020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Important information about objectives, risks, charges and expenses for collective investment trusts is contained in the Characteristics Statement, which can be obtained from Capital Group or participants’ plan provider or employer.</a:t>
+              <a:t>Important information about objectives, risks, charges and expenses for collective investment trusts is contained in the Characteristics Statement and/or other fund disclosure document(s), which can be obtained from the fund’s trustee and/or the participants’ plan provider or employer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -14088,140 +14553,141 @@
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Important information</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1655290" y="1681163"/>
-            <a:ext cx="8892059" cy="2872581"/>
+            <a:ext cx="8892059" cy="3129062"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" defTabSz="457200">
               <a:lnSpc>
                 <a:spcPts val="2000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Advisory services offered through Capital Research and Management Company (CRMC) and its RIA affiliates. Capital Client Group, Inc., member FINRA.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" defTabSz="457200">
               <a:lnSpc>
                 <a:spcPts val="2000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
-[...7 lines deleted...]
-              <a:t>affiliated company or fund. All other company and product names mentioned are the property of their respective companies.</a:t>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>All Capital Group trademarks mentioned are owned by The Capital Group Companies, Inc., an affiliated company or fund. All other company and product names mentioned are the property of their respective companies.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" defTabSz="457200">
               <a:lnSpc>
                 <a:spcPts val="2000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>This content, developed by Capital Group, home of American Funds, should not be used as a primary basis for investment decisions and is not intended to serve as impartial investment or fiduciary advice.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" defTabSz="457200">
               <a:lnSpc>
                 <a:spcPts val="2000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Collective investment trusts (CITs) are available for investment only to certain qualified retirement plans. Capital Group CITs are maintained by Capital Bank and Trust Company (“trustee”), which has retained an affiliate to serve as investment adviser to the trustee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14257,250 +14723,211 @@
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Logo" descr="Logo. Capital Group. Registered Trademark.">
+          <p:cNvPr id="2" name="Logo" descr="Logo. Capital Group. Registered Trademark.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5C2176-E333-10B2-D2A6-2F2CBBF9AF8D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C17693C-9AD9-1A42-59F9-3531CE0EB4CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="-916" r="57865"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10715625" y="274320"/>
+            <a:off x="560066" y="274320"/>
             <a:ext cx="964265" cy="859536"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="TextBox 5">
+          <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D307800-3A98-F53E-0BA0-B4444842D9A3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D340620-8000-185A-411C-921E2ABFCEE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="576071" y="700439"/>
+            <a:off x="7591002" y="700439"/>
             <a:ext cx="4033403" cy="384721"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" indent="0" algn="r" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPts val="1500"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="Avenir Next LT Com Regular"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Capital Group Target Date </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+            <a:pPr marL="0" marR="0" indent="0" algn="r" defTabSz="457200" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPts val="1500"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1200" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="Avenir Next LT Com Regular"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Retirement Blend Series</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...37 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 7"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="576072" y="2549385"/>
+            <a:ext cx="3685032" cy="1210588"/>
+          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:prstDash/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
@@ -14518,134 +14945,283 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-36" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="AvenirNext LT Com Regular"/>
-[...1 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:rPr>
               <a:t>One fund.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-36" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="AvenirNext LT Com Regular"/>
-[...1 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:rPr>
               <a:t>Many benefits.</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Avenir Next LT Com Regular"/>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               <a:ea typeface="Avenir Next LT Com Regular"/>
               <a:cs typeface="Avenir Next LT Com Regular"/>
               <a:sym typeface="Avenir Next LT Com Regular"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="5" name="Text Placeholder 4">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CDE08B5-4C08-B79D-20E9-7E35605D23F8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93CD6277-3F1C-5D1C-B22B-1484C640DFB2}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...4 lines deleted...]
-          </p:nvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix amt="0"/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="7873" b="25133"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="74485" y="802511"/>
+            <a:ext cx="12193524" cy="5445889"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="For financial professionals only. Not for use with the public.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC6D2DBD-2596-61EC-C3C8-AC8835C1470C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="571500" y="6263640"/>
+            <a:ext cx="2202526" cy="122982"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:miter lim="400000"/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>RPGEPO-233-0626O  CGD/9768-S114811</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="© The Capital Group Companies, Inc.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60D79FCC-718A-F59C-43F1-87862B6F48AD}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="571500" y="6400710"/>
+            <a:ext cx="2090316" cy="122982"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:miter lim="400000"/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>© 2026 Capital Group. All rights reserved. </a:t>
+            </a:r>
+            <a:endParaRPr sz="800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="75000"/>
+                </a:srgbClr>
+              </a:solidFill>
+              <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1432807670"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -14731,85 +15307,84 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1250"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr sz="10200"/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="6600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:rPr>
               <a:t>“To plant a garden is to believe in tomorrow.”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Audrey Hepburn&#10;"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="4791456"/>
             <a:ext cx="5408638" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:rPr>
               <a:t>Audrey Hepburn</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Actress and humanitarian &#10;"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="5086809"/>
             <a:ext cx="5408638" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -14903,51 +15478,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="0"/>
             <a:ext cx="6096000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="00294B"/>
+            <a:srgbClr val="083469"/>
           </a:solidFill>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="38100" tIns="38100" rIns="38100" bIns="38100" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14998,51 +15573,51 @@
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1390876" y="1690066"/>
             <a:ext cx="9373580" cy="656590"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="25400" cap="flat">
             <a:solidFill>
-              <a:srgbClr val="00294B"/>
+              <a:srgbClr val="083469"/>
             </a:solidFill>
             <a:prstDash/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="50800" tIns="50800" rIns="50800" bIns="50800" numCol="1" spcCol="38100" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
@@ -15050,73 +15625,71 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="00294B"/>
+                  <a:srgbClr val="083469"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Choosing a single target date fund helps:</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
-                <a:srgbClr val="00294B"/>
+                <a:srgbClr val="083469"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Avenir Next LT Com Regular"/>
               <a:cs typeface="Avenir Next LT Com Regular"/>
               <a:sym typeface="Avenir Next LT Com Regular"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="825500" y="2865475"/>
             <a:ext cx="4288599" cy="1846659"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
@@ -15124,53 +15697,53 @@
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" defTabSz="457200"/>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="00294B"/>
+                  <a:srgbClr val="083469"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Make investing for retirement easier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6936809" y="2861268"/>
             <a:ext cx="4411911" cy="1846659"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
@@ -15179,51 +15752,51 @@
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" defTabSz="457200"/>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Take uncertainty out of choosing investments</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10908857" y="6410325"/>
@@ -15347,51 +15920,50 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="00294B"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="AvenirNext LT Com Regular"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>A target date fund is …</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="0"/>
             <a:ext cx="6096000" cy="6858000"/>
@@ -15406,51 +15978,51 @@
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="38100" tIns="38100" rIns="38100" bIns="38100" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="457200"/>
-            <a:endParaRPr lang="en-US" sz="3000">
+            <a:endParaRPr lang="en-US" sz="3000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="50000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6691398" y="2240999"/>
             <a:ext cx="5040922" cy="1661993"/>
           </a:xfrm>
@@ -15467,68 +16039,68 @@
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" defTabSz="457200"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>… designed to be </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>the only investment you need</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -15584,53 +16156,55 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2082FEFB-BF80-6432-F14B-EDE3ADFFC628}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
-            <a:spLocks/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="567144" y="363944"/>
             <a:ext cx="9397492" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:noFill/>
             <a:prstDash/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
@@ -15930,115 +16504,136 @@
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="476250" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="4800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="-48" baseline="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:hueOff val="-456960"/>
                     <a:satOff val="56070"/>
                     <a:lumOff val="-35771"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="228600" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="476250" algn="l"/>
+              </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="073674"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+                <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:rPr>
               <a:t>An investment mix that changes over time</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Capital Group Target Date Retirement Blend Series’ objective-based glide path</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10">
+          <p:cNvPr id="8" name="Picture 7" descr="This stacked area chart illustrates how the composition of the Series' holdings broken down by roles and objectives evolves over time. The y-axis is scaled from 0% to 100%. The x-axis begins 45 years to retirement and continues for 30 years post-retirement. At 45, 40, 35 and 30 years to retirement, the target allocation is 40% to growth, 25% to growth and income, 6% to balanced, 3% to diversification from equity, 21% to passive equity and 4% to passive fixed income. At 25 years to retirement, the target allocation is 36% to growth, 24% to growth and income, 2% to equity income, 7% to balanced, 3% to diversification from equity, 23% to passive equity and 4% to passive fixed income. At 20 years to retirement, the target allocation is 34% to growth, 23% to growth and income, 4% to equity income, 7% to balanced, 3% to diversification from equity, 23% to passive equity and 5% to passive fixed income. At 15 years to retirement, the target allocation is 27% to growth, 23% to growth and income, 5% to equity income, 7% to balanced, 4% to income, 0% to inflation protection, 3% to diversification from equity, 24% to passive equity and 7% to passive fixed income At 10 years to retirement, the target allocation is 16% to growth, 22% to growth and income, 7% to equity income, 9% to balanced, 5% to income, 2% to inflation protection, 7% to diversification from equity, 18% to passive equity and 14% to passive fixed income. At five years to retirement, the target allocation is 11% to growth, 18% to growth and income, 8% to equity income, 9% to balanced, 10% to income, 3% to inflation protection, 6% to diversification from equity, 17% to passive equity and 18% to passive fixed income. At retirement, the target allocation is 3% to growth, 16% to growth and income, 11% to equity income, 9% to balanced, 14% to income, 3% to inflation protection, 7% to diversification from equity, 14% to passive equity and 23% to passive fixed income. At five years post-retirement, the target allocation is 2% to growth, 14% to growth and income, 14% to equity income, 8% to balanced, 14% to income, 3% to inflation protection, 7% to diversification from equity, 14% to passive equity and 24% to passive fixed income. At 10 years post-retirement, the target allocation is 13% to growth and income, 14% to equity income, 7% to balanced, 15% to income, 3% to inflation protection, 6% to diversification from equity, 2% to capital preservation, 13% to passive equity and 27% to passive fixed income. At 15 years post-retirement, the target allocation is 11% to growth and income, 18% to equity income, 4% to balanced, 11% to income, 3% to inflation protection, 7% to diversification from equity, 6% to capital preservation, 13% to passive equity and 27% to passive fixed income. At 20 years post-retirement, the target allocation is 8% to growth and income, 19% to equity income, 3% to balanced, 9% to income, 3% to inflation protection, 11% to diversification from equity, 7% to capital preservation, 12% to passive equity and 28% to passive fixed income. At 25 years post-retirement, the target allocation is 5% to growth and income, 19% to equity income, 3% to balanced, 9% to income, 3% to inflation protection, 12% to diversification from equity, 9% to capital preservation, 10% to passive equity and 30% to passive fixed income. At 30 years post-retirement, the target allocation is 4% to growth and income, 20% to equity income, 3% to balanced, 7% to income, 3% to inflation protection, 10% to diversification from equity, 13% to capital preservation, 9% to passive equity and 31% to passive fixed income. ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF3A96D2-B85E-26A5-10D6-151B0BE108CD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38B1424-68F2-C1BE-BD22-EF7BF8C68056}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...7 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1966396" y="1397070"/>
-            <a:ext cx="8259207" cy="3783295"/>
+            <a:off x="2139721" y="1333500"/>
+            <a:ext cx="7912558" cy="3896908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="5312859"/>
             <a:ext cx="11049000" cy="1010533"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16048,82 +16643,82 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="900" dirty="0"/>
               <a:t>Although the target date portfolios are managed for investors on a projected retirement date time frame, the allocation strategy does not guarantee that investors’ retirement goals will be met. Investment professionals manage the portfolio, moving it from a more growth-oriented strategy to a more income-oriented focus as the target date gets closer. The target date is the year that corresponds roughly to the year in which an investor is assumed to retire and begin taking withdrawals. Investment professionals continue to manage each portfolio for approximately 30 years after it reaches its target date.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="900" dirty="0"/>
-              <a:t>The target allocations shown are as of June 30, 2025, and are subject to the oversight committee’s discretion. The investment adviser anticipates assets will be invested within a range that deviates no more than 10% above or below the allocations shown in the characteristics statement. Underlying funds may be added or removed during the year. Passive funds are managed to deliver a pattern of results consistent with an index, unlike Capital Group funds, which are managed to specific objectives, as illustrated. For that reason, within our investment process we do not categorize passive funds to Capital Group’s investment framework.</a:t>
+              <a:t>The target allocations shown are as of December 31, 2025, and are subject to the oversight committee’s discretion. The investment adviser anticipates assets will be invested within a range that deviates no more than 10% above or below the allocations shown in the characteristics statement. Underlying funds may be added or removed during the year. Passive funds are managed to deliver a pattern of results consistent with an index, unlike Capital Group funds, which are managed to specific objectives, as illustrated. For that reason, within our investment process we do not categorize passive funds to Capital Group’s investment framework.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="697105777"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
@@ -16201,51 +16796,50 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="00294B"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="AvenirNext LT Com Regular"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>It’s easy to get started:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="0"/>
             <a:ext cx="6096000" cy="6858000"/>
@@ -16283,89 +16877,89 @@
           <a:p>
             <a:pPr defTabSz="457200"/>
             <a:endParaRPr lang="en-US" sz="3000">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="12700" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="50000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6667500" y="2027965"/>
-            <a:ext cx="4622145" cy="2462213"/>
+            <a:off x="6667500" y="1720189"/>
+            <a:ext cx="4622145" cy="3077766"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:sp3d/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" defTabSz="457200"/>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Choose the fund that corresponds roughly to the year you plan to retire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -16786,207 +17380,277 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="476250" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="073674"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:rPr>
               <a:t>Choosing your target date fund is easy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FDEB07E-575B-16F3-63A1-9BB7DF120C0E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>When do you plan to retire?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="46" name="Picture 45" descr="This illustration asks, &quot;When do you plan to retire?&quot; and provides an equation: year you were born + 65 years = approximate retirement year. The equation is populated with sample data (1981 + 65 = 2046). An arrow connects the approximate retirement year to a list of target date checkboxes (2070, 2065, 2060, 2055, 2050, 2045, 2040, 2035, 2030, 2025, 2020, 2015 and 2010) with the instruction “Check the box next to the target date that corresponds roughly to your retirement year.” The box next to 2045 contains a checkmark.">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="5" name="Group 4" descr="This illustration asks, &quot;When do you plan to retire?&quot; and provides an equation: year you were born + 65 years = approximate retirement year. The equation is populated with sample data (1981 + 65 = 2046). An arrow connects the approximate retirement year to a list of target date checkboxes (2070, 2065, 2060, 2055, 2050, 2045, 2040, 2035, 2030, 2025, 2020, 2015 and 2010) with the instruction “Check the box next to the target date that corresponds roughly to your retirement year.” The box next to 2045 contains a checkmark.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A97582DB-EBCA-55C2-E558-ADC77B773704}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CE38E42-CEBE-DBB2-7E2C-36D3FE73331F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1555750" y="1981200"/>
-            <a:ext cx="9144000" cy="3325091"/>
+            <a:off x="991687" y="1269393"/>
+            <a:ext cx="10208627" cy="4810815"/>
+            <a:chOff x="991687" y="1269393"/>
+            <a:chExt cx="10208627" cy="4810815"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Picture 7" descr="This illustration asks, &quot;When do you plan to retire?&quot; and provides an equation: year you were born + 65 years = approximate retirement year. The equation is populated with sample data (1981 + 65 = 2046). An arrow connects the approximate retirement year to a list of target date checkboxes (2070, 2065, 2060, 2055, 2050, 2045, 2040, 2035, 2030, 2025, 2020, 2015 and 2010) with the instruction “Check the box next to the target date that corresponds roughly to your retirement year.” The box next to 2045 contains a checkmark.">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C128E1E4-7A33-5902-F7B9-D6F14CFA05B9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="991687" y="1269393"/>
+              <a:ext cx="10208627" cy="4810815"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Graphic 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7538B774-B800-61C6-D797-626C6FC8AC8A}"/>
+                </a:ext>
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip>
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7893622" y="4478376"/>
+              <a:ext cx="276225" cy="276225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CE016C7-BF1B-0A30-59EC-9469EA653377}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4106328505"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="15000">
+              <a:srgbClr val="083469"/>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:srgbClr val="0068AE"/>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="19200000" scaled="0"/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="903" name="The Capital Advantage®"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -17121,51 +17785,51 @@
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>*</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Members of the Target Date Solutions Committee average 30 years of investment industry experience as of December 31, 2024.</a:t>
+              <a:t>Members of the Target Date Solutions Committee average 31 years of investment industry experience as of December 31, 2025.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="905" name="Slide Number">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -17214,114 +17878,118 @@
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1" descr="This is an image of two adults embracing a child.">
+          <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCDCCA4C-8457-5854-E2FD-1B954F018326}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix amt="0"/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16163DA9-9214-207B-280A-7C153070494C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
-            <a:spLocks/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="696930"/>
             <a:ext cx="6644309" cy="1128514"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:prstDash/>
             <a:miter lim="400000"/>
           </a:ln>
+          <a:effectLst/>
           <a:sp3d/>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
               <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="none"/>
         </p:style>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
@@ -17618,96 +18286,122 @@
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="476250" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="4800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="-48" baseline="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:hueOff val="-456960"/>
                     <a:satOff val="56070"/>
                     <a:lumOff val="-35771"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:sym typeface="Avenir Next LT Com Demi"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr defTabSz="457200" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" spc="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Start today. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr defTabSz="457200" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPts val="4400"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" spc="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Capital Group Sans" panose="02000503000000020004" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Avenir Next LT Com Regular"/>
                 <a:cs typeface="Avenir Next LT Com Regular"/>
                 <a:sym typeface="Avenir Next LT Com Regular"/>
               </a:rPr>
               <a:t>Plant a seed for retirement.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" spc="0" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3333227914"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="White">
   <a:themeElements>
     <a:clrScheme name="CG Color Palette 2018">
       <a:dk1>
         <a:srgbClr val="005F9E"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
@@ -19809,117 +20503,167 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e076eea4-3dbd-4cbb-9534-8269b804d38f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="23bdddaf-cbf3-4b1d-a078-750b6370b325" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="8b58d15b-c310-4b52-b2d1-2e026d696671"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000350C826ED191043ACE6628DDF3E6AF8" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a68bff00b7f969f29b118184d0ca6f2a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e076eea4-3dbd-4cbb-9534-8269b804d38f" xmlns:ns3="23bdddaf-cbf3-4b1d-a078-750b6370b325" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="483d48bf5825ef40cd057f83ca8bebce" ns2:_="" ns3:_="">
+    <xsd:import namespace="e076eea4-3dbd-4cbb-9534-8269b804d38f"/>
+    <xsd:import namespace="23bdddaf-cbf3-4b1d-a078-750b6370b325"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:Category" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05250d86-558b-4c89-a1bd-15933ecd0c6e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e076eea4-3dbd-4cbb-9534-8269b804d38f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="642c85e0-9014-473f-b2d5-b20670940c52" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="23bdddaf-cbf3-4b1d-a078-750b6370b325" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a3b7e9c1-a69e-4224-9043-813d07c66fa3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="23bdddaf-cbf3-4b1d-a078-750b6370b325">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...20 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -19977,455 +20721,172 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...267 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10EEF925-03B4-440D-B7D1-3ACE475AA9FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="23bdddaf-cbf3-4b1d-a078-750b6370b325"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e076eea4-3dbd-4cbb-9534-8269b804d38f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AADC958A-76B8-4993-9FD2-7EA9D3CA5D79}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{143A799B-5BA7-49A7-8FCA-6BB21F9F0FCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="05250d86-558b-4c89-a1bd-15933ecd0c6e"/>
-    <ds:schemaRef ds:uri="8b58d15b-c310-4b52-b2d1-2e026d696671"/>
+    <ds:schemaRef ds:uri="e076eea4-3dbd-4cbb-9534-8269b804d38f"/>
+    <ds:schemaRef ds:uri="23bdddaf-cbf3-4b1d-a078-750b6370b325"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3EEE579-FD55-4BED-92C4-468F3908FC0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1904</Words>
+  <Words>1944</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>154</Paragraphs>
+  <Paragraphs>158</Paragraphs>
   <Slides>12</Slides>
   <Notes>12</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Avenir Next LT Com Demi</vt:lpstr>
       <vt:lpstr>Avenir Next LT Com Regular</vt:lpstr>
-      <vt:lpstr>AvenirNext LT Com Medium</vt:lpstr>
       <vt:lpstr>AvenirNext LT Com Regular</vt:lpstr>
-      <vt:lpstr>ProximaNova-Regular</vt:lpstr>
+      <vt:lpstr>Capital Group Sans</vt:lpstr>
       <vt:lpstr>White</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>One fund. Many benefits.</vt:lpstr>
       <vt:lpstr>“To plant a garden is to believe in tomorrow.”</vt:lpstr>
       <vt:lpstr>Choosing a single target date fund helps:</vt:lpstr>
       <vt:lpstr>A target date fund is …</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>An investment mix that changes over time</vt:lpstr>
       <vt:lpstr>It’s easy to get started:</vt:lpstr>
       <vt:lpstr>Choosing your target date fund is easy</vt:lpstr>
       <vt:lpstr>The Capital Advantage®</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Start today.  Plant a seed for retirement.</vt:lpstr>
       <vt:lpstr>Important information</vt:lpstr>
       <vt:lpstr>Important information</vt:lpstr>
       <vt:lpstr>One fund. Many benefits.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>One fund. Many benefits.</dc:title>
   <dc:subject/>
   <dc:creator>Capital Group</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>97f71f1f-ea58-4c69-8357-187082f0010b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100DDC9506DE2F6A844A0936BC788DB1964</vt:lpwstr>
+    <vt:lpwstr>0x0101000350C826ED191043ACE6628DDF3E6AF8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>800</vt:r8>
   </property>
 </Properties>
 </file>