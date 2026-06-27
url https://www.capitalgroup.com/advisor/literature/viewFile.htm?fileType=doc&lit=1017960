--- v0 (2025-12-05)
+++ v1 (2026-06-27)
@@ -1,1494 +1,1939 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F5E265A" w14:textId="01975553" w:rsidR="00587D83" w:rsidRDefault="00B75B14">
+    <w:p w14:paraId="6FD1397B" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="34"/>
-        <w:ind w:left="360"/>
-[...3 lines deleted...]
-          <w:color w:val="BDBDBD"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:color w:val="BCBCBC"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Subject:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F217F2" w14:textId="77777777" w:rsidR="00587D83" w:rsidRDefault="00587D83">
+    <w:p w14:paraId="48971247" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="32"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A50B87" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>You’re</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>invited:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Retirement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>enrollment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B81CCC" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0635A763" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53633C4F" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:color w:val="BCBCBC"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Body:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210D7725" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="31"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA0951E" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Small</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>steps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>take</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>far</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>journey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>retirement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57856F19" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="33"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3503EBB2" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>join</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>retirement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>learn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>how</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>enroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>your company’s retirement plan, maximize your benefit and prepare for your future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7275EECB" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3156C780" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>[Month</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>XX,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20XX]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78572AC0" w14:textId="77777777" w:rsidR="00763517" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="16" w:line="252" w:lineRule="auto"/>
+        <w:ind w:right="6787"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>X:XX</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a.m./p.m.] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693046C0" w14:textId="4B5E3655" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="16" w:line="252" w:lineRule="auto"/>
+        <w:ind w:right="6787"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>meeting</w:t>
-[...20 lines deleted...]
-          <w:color w:val="BDBDBD"/>
+        <w:t>[Location</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Body:</w:t>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:t>information]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EBC5F5" w14:textId="77777777" w:rsidR="00763517" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="41" w:line="564" w:lineRule="exact"/>
+        <w:ind w:right="5858"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>look</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>forward</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>seeing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C171800" w14:textId="430FF9B7" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="41" w:line="564" w:lineRule="exact"/>
+        <w:ind w:right="5858"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>[Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D00B98E" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="228" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>[Title]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDB324F" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>[Company</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5725E39A" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63998228" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13231200" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437638D5" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296F0B03" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24063E72" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E96526A" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E46C6D" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="146"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612042C0" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Investments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>FDIC-insured,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>nor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>deposits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>guaranteed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:b/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>any other entity, so they may lose value.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAD9F96" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="19"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78CFFD2E" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:right="5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>content,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>developed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Capital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Group,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>American</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Funds,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>be used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>a primary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>basis for investment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>decisions and is not intended to serve as impartial investment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>or fiduciary advice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E30B6AF" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDD43D9" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="66"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Capital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>trademarks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>mentioned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>owned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Capital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Companies,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inc., an affiliated company or fund. All other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>company</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and product names mentioned are the property of their respective companies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C80A15D" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DBB5C33" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CD14A0" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Capital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Client</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Group,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Inc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219D20F5" w14:textId="77777777" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="0049265C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="17"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640D579F" w14:textId="77777777" w:rsidR="004866E0" w:rsidRDefault="00000000" w:rsidP="004866E0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="508" w:lineRule="auto"/>
+        <w:ind w:right="3024"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>©</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="004866E0" w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Capital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>Group.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:r w:rsidR="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>retirement</w:t>
-[...38 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reserved. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240620E3" w14:textId="4ECBD0AA" w:rsidR="0049265C" w:rsidRPr="004866E0" w:rsidRDefault="00000000" w:rsidP="004866E0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="508" w:lineRule="auto"/>
+        <w:ind w:right="4320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>RPGEOT-014-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...64 lines deleted...]
-        <w:rPr>
+        <w:t>0626</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-        <w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004866E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...105 lines deleted...]
-        <w:rPr>
+        <w:t>CGD/8121-S</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5D33" w:rsidRPr="00CB5D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Capital Group Sans" w:hAnsi="Capital Group Sans"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>future.</w:t>
-[...841 lines deleted...]
-    <w:sectPr w:rsidR="00587D83">
+        <w:t>114788</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0049265C" w:rsidRPr="004866E0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1420" w:right="1440" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1420" w:right="1440" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AvenirNext LT Com Regular">
     <w:altName w:val="AvenirNext LT Com Regular"/>
     <w:panose1 w:val="020B0503020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Capital Group Sans">
+    <w:panose1 w:val="02000503000000020004"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000A04A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00587D83"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FA4BE4"/>
+    <w:rsidRoot w:val="0049265C"/>
+    <w:rsid w:val="00251070"/>
+    <w:rsid w:val="004866E0"/>
+    <w:rsid w:val="0049265C"/>
+    <w:rsid w:val="00763517"/>
+    <w:rsid w:val="00825296"/>
+    <w:rsid w:val="00C10549"/>
+    <w:rsid w:val="00CB5D33"/>
+    <w:rsid w:val="00F90A65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="341B256B"/>
-  <w15:docId w15:val="{9B5A3C64-C3FC-4B71-9ABE-3C52ED8820DF}"/>
+  <w14:docId w14:val="4A35E572"/>
+  <w15:docId w15:val="{85A7FAB8-C0F3-4BA3-AE23-B19A56084FB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1905,51 +2350,51 @@
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2191,428 +2636,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...339 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>159</Words>
-  <Characters>908</Characters>
+  <Characters>910</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>The Capital Group Companies</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1065</CharactersWithSpaces>
+  <CharactersWithSpaces>1067</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SPTAHA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2024-05-30T00:00:00Z</vt:filetime>
+    <vt:filetime>2025-07-02T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
-    <vt:filetime>2025-05-28T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
-    <vt:lpwstr>Foxit PDF Editor Printer Version 2024.1.0.15901</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-05-26T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
-    <vt:lpwstr>0x010100DDC9506DE2F6A844A0936BC788DB1964</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
 </Properties>
 </file>